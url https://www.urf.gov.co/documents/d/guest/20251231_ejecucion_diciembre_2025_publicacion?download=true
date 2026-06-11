--- v0 (2026-04-17)
+++ v1 (2026-06-11)
@@ -19,178 +19,187 @@
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minhaciendagovco-my.sharepoint.com/personal/gestionfinancieraurf_minhacienda_gov_co/Documents/GESTIÓN FINANCIERA/6. INFORMES/2025/4.2 Informes Presupuestales/4.2.2. Informes de Ejecución Vigencia y Rezago Presupuestal/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jcuadros\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="106" documentId="8_{6BDC9AAF-7ECA-4209-B21E-33290224138C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23A448C6-1B61-4F27-B40F-23C1DC0D93B9}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D128B42-B7A0-49A0-BC6D-2D8A0350067B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="766" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" tabRatio="766" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DICIEMBRE" sheetId="24" r:id="rId1"/>
-    <sheet name="RESERVAS" sheetId="27" r:id="rId2"/>
+    <sheet name="REZAGO" sheetId="27" r:id="rId2"/>
     <sheet name="Copia" sheetId="26" state="hidden" r:id="rId3"/>
     <sheet name="Hoja1" sheetId="25" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Copia!$A$1:$R$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">DICIEMBRE!$A$1:$R$56</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q10" i="27" l="1"/>
+  <c r="O14" i="27" l="1"/>
+  <c r="K14" i="27" l="1"/>
+  <c r="M14" i="27"/>
+  <c r="O15" i="27"/>
+  <c r="M15" i="27"/>
+  <c r="I14" i="27"/>
+  <c r="K15" i="27"/>
+  <c r="I15" i="27"/>
+  <c r="G14" i="27" l="1"/>
+  <c r="Q11" i="24" l="1"/>
   <c r="O10" i="27"/>
+  <c r="O9" i="27" s="1"/>
   <c r="M10" i="27"/>
+  <c r="M9" i="27" s="1"/>
   <c r="K10" i="27"/>
   <c r="I10" i="27"/>
-  <c r="Q9" i="27"/>
-[...1 lines deleted...]
-  <c r="M9" i="27"/>
   <c r="K9" i="27"/>
   <c r="I9" i="27"/>
-  <c r="I8" i="27" s="1"/>
   <c r="H12" i="27"/>
   <c r="H10" i="27"/>
   <c r="H9" i="27" s="1"/>
-  <c r="H8" i="27" s="1"/>
-[...2 lines deleted...]
-  <c r="G9" i="27"/>
   <c r="G10" i="27"/>
-  <c r="Q11" i="27" l="1"/>
+  <c r="G9" i="27" s="1"/>
+  <c r="H8" i="27" l="1"/>
+  <c r="Q11" i="27"/>
+  <c r="Q10" i="27" s="1"/>
+  <c r="Q9" i="27" s="1"/>
   <c r="P11" i="27"/>
   <c r="N11" i="27"/>
   <c r="L11" i="27"/>
   <c r="J11" i="27"/>
   <c r="Q15" i="27"/>
   <c r="P15" i="27"/>
   <c r="N15" i="27"/>
   <c r="L15" i="27"/>
   <c r="J15" i="27"/>
   <c r="Q14" i="27"/>
   <c r="P14" i="27"/>
   <c r="N14" i="27"/>
   <c r="L14" i="27"/>
   <c r="J14" i="27"/>
   <c r="O13" i="27"/>
   <c r="O12" i="27" s="1"/>
-  <c r="O8" i="27" s="1"/>
   <c r="M13" i="27"/>
   <c r="M12" i="27" s="1"/>
-  <c r="M8" i="27" s="1"/>
   <c r="K13" i="27"/>
   <c r="K12" i="27" s="1"/>
-  <c r="K8" i="27" s="1"/>
   <c r="I13" i="27"/>
   <c r="I12" i="27" s="1"/>
+  <c r="I8" i="27" s="1"/>
   <c r="G13" i="27"/>
-  <c r="J10" i="27" l="1"/>
+  <c r="G12" i="27" s="1"/>
+  <c r="G8" i="27" s="1"/>
+  <c r="M8" i="27" l="1"/>
+  <c r="K8" i="27"/>
+  <c r="O8" i="27"/>
+  <c r="J10" i="27"/>
   <c r="L10" i="27"/>
   <c r="N10" i="27"/>
   <c r="P10" i="27"/>
   <c r="L13" i="27"/>
   <c r="N13" i="27"/>
   <c r="J13" i="27"/>
   <c r="Q13" i="27"/>
   <c r="Q12" i="27" s="1"/>
   <c r="Q8" i="27" s="1"/>
   <c r="P13" i="27"/>
   <c r="P8" i="27" l="1"/>
   <c r="L9" i="27"/>
   <c r="N9" i="27"/>
   <c r="P12" i="27"/>
   <c r="N12" i="27"/>
   <c r="L12" i="27"/>
   <c r="J12" i="27"/>
   <c r="P9" i="27" l="1"/>
   <c r="J8" i="27"/>
   <c r="L8" i="27"/>
   <c r="N8" i="27"/>
   <c r="J9" i="27"/>
   <c r="O21" i="24" l="1"/>
   <c r="O26" i="24"/>
   <c r="M26" i="24"/>
   <c r="I26" i="24"/>
   <c r="J26" i="24" s="1"/>
   <c r="K26" i="24"/>
   <c r="L26" i="24"/>
   <c r="Q27" i="24"/>
   <c r="G26" i="24"/>
   <c r="Q28" i="24"/>
   <c r="P28" i="24"/>
   <c r="N28" i="24"/>
   <c r="L28" i="24"/>
   <c r="J28" i="24"/>
-  <c r="Q11" i="24" l="1"/>
-  <c r="Q22" i="24"/>
+  <c r="Q22" i="24" l="1"/>
   <c r="Q25" i="24"/>
   <c r="Q24" i="24" s="1"/>
   <c r="Q26" i="24"/>
   <c r="I10" i="24"/>
   <c r="H9" i="24"/>
   <c r="H15" i="24"/>
   <c r="H14" i="24" s="1"/>
   <c r="H20" i="24"/>
   <c r="H24" i="24"/>
   <c r="H23" i="24" s="1"/>
   <c r="Q28" i="26"/>
   <c r="Q27" i="26" s="1"/>
   <c r="P28" i="26"/>
   <c r="N28" i="26"/>
   <c r="L28" i="26"/>
   <c r="J28" i="26"/>
   <c r="O27" i="26"/>
   <c r="M27" i="26"/>
   <c r="K27" i="26"/>
   <c r="I27" i="26"/>
   <c r="I23" i="26" s="1"/>
   <c r="G27" i="26"/>
   <c r="N27" i="26" s="1"/>
   <c r="Q26" i="26"/>
   <c r="P26" i="26"/>
@@ -692,65 +701,66 @@
   </si>
   <si>
     <t>% DE EJECUCIÓN</t>
   </si>
   <si>
     <t>A-08-03</t>
   </si>
   <si>
     <t>TASAS Y DERECHOS ADMINISTRATIVOS</t>
   </si>
   <si>
     <t xml:space="preserve">"""""""Al cierre del mes de Noviembre de 2024 se presenta una ejecución total del 84,91%, sobre el total del presupuesto asignado anual para la vigencia 2024, el cual asciende a una cifra total de $ 8.185.000.000,00 m/cte; a continuación se detalla su ejecución a nivel Decreto:
 Gastos de Personal: Representa los gastos asociados con el personal vinculado a la planta de la URF. La apropiación asignada: $ 7.809.000.000  valor comprometido: $ 6.721.073.720,00
 para una ejecución del 86,07% valor obligaciones:$ 6.721.073.720,00 para una ejecución del 86,07%
 Adquisición de Bienes y Servicios: Representa los gastos asociados a la compra de bienes y a la contratación de servicios necesarios para el cumplimiento de las funciones de la URF. La apropiación asignada: $319.000.000,00  valor comprometido: $ 296.274.111,45 para una ejecución del 92,88% valor obligaciones:$203.827.970,55 para una ejecución del 63,90%.
 Transferencias Corrientes: Representa los gastos a las incapacidades y licencias presentadas por los funcionarios de la URF. La apropiación asignada: $25.000.000,00 valor comprometido: $ 6.652.339,00  para una ejecución del 26,61%, valor obligaciones: $ 6.472.339,00 para una ejecución del 25,89%
 Gastos por tributos, multas, sanciones e intereses de mora: Representa los gastos que por mandato legal debe realizar la URF. La apropiación asignada: $32.000.000,00  valor comprometido:$18.802.178,00 para una ejecución del 58,76%, valor obligaciones:  $18.802.178,00 para una ejecución del 58,76%, para este rubro es importante mencionar que por directrices de la Dirección General de Presupuesto, se dispuso la suma de $ 11.190.150,00 para ser bloqueados con el objetivo de contribuir al ahorro y las medidas de temporales establecidas por el Gobierno nacional."""""""											</t>
   </si>
   <si>
     <t>PERIODO DICIEMBRE</t>
   </si>
   <si>
     <t>AÑO FISCAL 2025</t>
   </si>
   <si>
-    <t>RESERVAS PRESUPUESTALES</t>
+    <t>CONTRIBUCIONES INHERENTES A LA NOMINA</t>
   </si>
   <si>
-    <t>CONTRIBUCIONES INHERENTES A LA NOMINA</t>
+    <t>REZAGO PRESUPUESTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;\ #,##0.00;\-&quot;$&quot;\ #,##0.00"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="[$-1240A]&quot;$&quot;\ #,##0.00;\-&quot;$&quot;\ #,##0.00"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -795,55 +805,50 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Helvetica-Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Helvetica-Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Helvetica-Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Helvetica-Light"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Helvetica-Light"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Helvetica-Light"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1538,61 +1543,59 @@
     </xf>
     <xf numFmtId="10" fontId="5" fillId="6" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="7" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00FF0000"/>
@@ -1866,57 +1869,57 @@
                 <c:pt idx="2">
                   <c:v>COMPROMISOS</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>OBLIGACIONES</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>PAGOS</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>(DICIEMBRE!$G$8,DICIEMBRE!$H$8,DICIEMBRE!$I$8,DICIEMBRE!$K$8,DICIEMBRE!$M$8,DICIEMBRE!$O$8)</c:f>
               <c:numCache>
                 <c:formatCode>[$-1240A]"$"\ #,##0.00;\-"$"\ #,##0.00</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>16829000000</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16405913967</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>16405913967</c:v>
+                  <c:v>16405905371</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>16222733973.75</c:v>
+                  <c:v>16222725377.75</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>16218242318.75</c:v>
+                  <c:v>16218233722.75</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2431-47B8-967C-CF0B798A1F79}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
         <c:overlap val="-24"/>
         <c:axId val="21112976"/>
         <c:axId val="21110800"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="21112976"/>
@@ -2637,57 +2640,57 @@
                   <c:v>OBLIGACIONES</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>PAGOS</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                   <c15:fullRef>
                     <c15:sqref>(DICIEMBRE!$G$8,DICIEMBRE!$I$8,DICIEMBRE!$K$8,DICIEMBRE!$M$8,DICIEMBRE!$O$8)</c15:sqref>
                   </c15:fullRef>
                 </c:ext>
               </c:extLst>
               <c:f>(DICIEMBRE!$I$8,DICIEMBRE!$K$8,DICIEMBRE!$M$8,DICIEMBRE!$O$8)</c:f>
               <c:numCache>
                 <c:formatCode>[$-1240A]"$"\ #,##0.00;\-"$"\ #,##0.00</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>16405913967</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>16405913967</c:v>
+                  <c:v>16405905371</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>16222733973.75</c:v>
+                  <c:v>16222725377.75</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>16218242318.75</c:v>
+                  <c:v>16218233722.75</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-084B-454E-BBFB-F92F844D811D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="115"/>
         <c:overlap val="-20"/>
         <c:axId val="21117328"/>
         <c:axId val="21102640"/>
       </c:barChart>
       <c:catAx>
@@ -4535,52 +4538,52 @@
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>521957</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>30270</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>17</xdr:col>
-      <xdr:colOff>108958</xdr:colOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>1368375</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19957</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FFCF365-6374-431B-8AA7-3BF6469697CC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="41407"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17209757" y="30270"/>
           <a:ext cx="4901951" cy="1361287"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -5448,149 +5451,149 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="0" tint="-0.14999847407452621"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U56"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="F33" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+    <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="14.15"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.54296875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.61328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.53515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.53515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
-    <col min="5" max="5" width="6.6328125" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="17" width="26.36328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.61328125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="39.4609375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="26.3828125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="26.3828125" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="26.3828125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="18.61328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="25.61328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="14.3828125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="18.921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.69140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="25.3828125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.3828125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="26.3828125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3" style="1" customWidth="1"/>
-    <col min="19" max="19" width="20.6328125" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="16384" width="11.453125" style="1"/>
+    <col min="19" max="19" width="20.61328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="11.4609375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="24.75" customHeight="1"/>
-    <row r="2" spans="1:21" ht="15.5">
-[...9 lines deleted...]
-      <c r="O2" s="101"/>
+    <row r="2" spans="1:21" ht="15.45">
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
     </row>
-    <row r="3" spans="1:21" ht="20">
+    <row r="3" spans="1:21" ht="20.149999999999999">
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="102" t="s">
+      <c r="F3" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="102"/>
-[...7 lines deleted...]
-      <c r="O3" s="102"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
+      <c r="O3" s="103"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
     </row>
-    <row r="4" spans="1:21" ht="20">
+    <row r="4" spans="1:21" ht="20.149999999999999">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="102" t="s">
+      <c r="F4" s="103" t="s">
         <v>70</v>
       </c>
-      <c r="G4" s="102"/>
-[...7 lines deleted...]
-      <c r="O4" s="102"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="103"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="18"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="18"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
       <c r="J5" s="61"/>
       <c r="K5" s="61"/>
       <c r="L5" s="61"/>
       <c r="M5" s="61"/>
       <c r="N5" s="61"/>
       <c r="O5" s="61"/>
       <c r="P5" s="61"/>
       <c r="Q5" s="61"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="18"/>
       <c r="B6" s="16"/>
@@ -5671,75 +5674,75 @@
       </c>
       <c r="E8" s="83" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="84" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="85">
         <f>+G9+G14+G20+G23</f>
         <v>16829000000</v>
       </c>
       <c r="H8" s="85">
         <f>+H9+H14+H20+H23</f>
         <v>0</v>
       </c>
       <c r="I8" s="85">
         <f>+I9+I14+I20+I23</f>
         <v>16405913967</v>
       </c>
       <c r="J8" s="86">
         <f t="shared" ref="J8:J27" si="0">+I8/G8</f>
         <v>0.97485970449818771</v>
       </c>
       <c r="K8" s="85">
         <f>+K9+K14+K20+K23</f>
-        <v>16405913967</v>
+        <v>16405905371</v>
       </c>
       <c r="L8" s="87">
         <f>+K8/G8</f>
-        <v>0.97485970449818771</v>
+        <v>0.97485919371323315</v>
       </c>
       <c r="M8" s="85">
         <f>+M9+M14+M20+M23</f>
-        <v>16222733973.75</v>
+        <v>16222725377.75</v>
       </c>
       <c r="N8" s="87">
         <f t="shared" ref="N8:N27" si="1">+M8/G8</f>
-        <v>0.96397492267811513</v>
+        <v>0.96397441189316058</v>
       </c>
       <c r="O8" s="85">
         <f>+O9+O14+O20+O23</f>
-        <v>16218242318.75</v>
+        <v>16218233722.75</v>
       </c>
       <c r="P8" s="93">
         <f>+O8/G8</f>
-        <v>0.96370802298116343</v>
+        <v>0.96370751219620887</v>
       </c>
       <c r="Q8" s="85">
         <f>+Q9+Q14+Q20+Q23</f>
-        <v>610757681.25</v>
+        <v>610766277.25</v>
       </c>
       <c r="S8" s="26"/>
     </row>
     <row r="9" spans="1:21" ht="27" customHeight="1">
       <c r="B9" s="71" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="72" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="72">
         <v>10</v>
       </c>
       <c r="E9" s="72" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="73" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="74">
         <f>+G10</f>
         <v>15895000000</v>
       </c>
       <c r="H9" s="74">
         <f>+H10</f>
@@ -6371,190 +6374,190 @@
       </c>
       <c r="E20" s="72" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="73" t="s">
         <v>47</v>
       </c>
       <c r="G20" s="74">
         <f>+G21</f>
         <v>30000000</v>
       </c>
       <c r="H20" s="74">
         <f>+H21</f>
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <f>+I21</f>
         <v>17689910</v>
       </c>
       <c r="J20" s="75">
         <f t="shared" si="0"/>
         <v>0.5896636666666667</v>
       </c>
       <c r="K20" s="74">
         <f t="shared" ref="K20:O21" si="4">+K21</f>
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="L20" s="75">
         <f t="shared" si="2"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="M20" s="74">
         <f>+M21</f>
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="N20" s="75">
         <f t="shared" si="1"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="O20" s="74">
         <f t="shared" si="4"/>
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="P20" s="75">
         <f t="shared" si="3"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="Q20" s="74">
         <f>+Q21</f>
-        <v>12310090</v>
+        <v>12318686</v>
       </c>
     </row>
     <row r="21" spans="2:17" ht="27" customHeight="1">
       <c r="B21" s="65" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="66" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="66" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="67" t="s">
         <v>49</v>
       </c>
       <c r="G21" s="68">
         <f>+G22</f>
         <v>30000000</v>
       </c>
       <c r="H21" s="68">
         <v>0</v>
       </c>
       <c r="I21" s="68">
         <f>+I22</f>
         <v>17689910</v>
       </c>
       <c r="J21" s="69">
         <f t="shared" si="0"/>
         <v>0.5896636666666667</v>
       </c>
       <c r="K21" s="68">
         <f>+K22</f>
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="L21" s="70">
         <f t="shared" si="2"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="M21" s="68">
         <f t="shared" si="4"/>
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="N21" s="70">
         <f t="shared" si="1"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="O21" s="68">
         <f>+O22</f>
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="P21" s="70">
         <f t="shared" si="3"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="Q21" s="68">
         <f>+Q22</f>
-        <v>12310090</v>
+        <v>12318686</v>
       </c>
     </row>
     <row r="22" spans="2:17" ht="27" customHeight="1">
       <c r="B22" s="76" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="77" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="77" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="77" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="78" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="79">
         <v>30000000</v>
       </c>
       <c r="H22" s="79">
         <v>0</v>
       </c>
       <c r="I22" s="79">
         <v>17689910</v>
       </c>
       <c r="J22" s="80">
         <f t="shared" si="0"/>
         <v>0.5896636666666667</v>
       </c>
       <c r="K22" s="79">
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="L22" s="81">
         <f t="shared" si="2"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="M22" s="79">
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="N22" s="81">
         <f t="shared" si="1"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="O22" s="79">
-        <v>17689910</v>
+        <v>17681314</v>
       </c>
       <c r="P22" s="81">
         <f t="shared" si="3"/>
-        <v>0.5896636666666667</v>
+        <v>0.5893771333333333</v>
       </c>
       <c r="Q22" s="79">
         <f>+G22-O22</f>
-        <v>12310090</v>
+        <v>12318686</v>
       </c>
     </row>
     <row r="23" spans="2:17" ht="39.75" customHeight="1">
       <c r="B23" s="71" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="72" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="72" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="72" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="73" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="74">
         <f>+G24+G26</f>
         <v>40240000</v>
       </c>
       <c r="H23" s="74">
         <f t="shared" ref="H23:O23" si="5">+H24+H26</f>
         <v>0</v>
@@ -7111,160 +7114,160 @@
       <c r="N49" s="25"/>
       <c r="O49" s="25"/>
     </row>
     <row r="50" spans="7:15">
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
     </row>
     <row r="55" spans="7:15" ht="86.25" customHeight="1"/>
     <row r="56" spans="7:15" ht="19.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="F2:O2"/>
     <mergeCell ref="F3:O3"/>
     <mergeCell ref="F4:O4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.78740157480314965" bottom="0" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="5" scale="38" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="J9:Q9 J8:K8 J12:J13 J10:P10 J11 J27 J15:Q15 J14:P14 L12:L13 L11 N12:N13 N11 P12:Q13 P11 J19 L19 J18 N18 P18:Q18 N19 P19:Q19 L18 J17:Q17 J16 L16 N16 P16:Q16 L8:P8 L27 N27 P27 P26 N26 J26:M26 O26 Q26 J24:O24 K23 J25 L25 Q24 M23 N25 P25 O23" formula="1"/>
-    <ignoredError sqref="D26 D23:I23 D25:I25 D24:I24 D21:I21 D20:I20 D22:I22 K22 M22 O22 Q22 O21" numberStoredAsText="1"/>
+    <ignoredError sqref="D26 D23:I23 D25:I25 D24:I24 D21:I21 D20:I20 D22:I22 Q22 O21" numberStoredAsText="1"/>
     <ignoredError sqref="P23:Q23 N23 Q25 O25 M25 L23 P24 K25 J23 P21:Q21 J21:N21 P22 N22 L22 J22 J20:Q20" numberStoredAsText="1" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16E762D6-80CA-4E51-8FF9-15438641F079}">
-  <dimension ref="A1:S58"/>
+  <dimension ref="A1:S20"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="14.15"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.54296875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.61328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.53515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.53515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
-    <col min="5" max="5" width="6.6328125" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="17" width="26.36328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.61328125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="39.4609375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="26.3828125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="26.3828125" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="26.3828125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="19" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="27" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.3828125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="25.3828125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="25.3828125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.3828125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="26.3828125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3" style="1" customWidth="1"/>
-    <col min="19" max="19" width="20.6328125" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="16384" width="11.453125" style="1"/>
+    <col min="19" max="19" width="20.61328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="11.4609375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24.75" customHeight="1"/>
-    <row r="2" spans="1:19" ht="15.5">
-[...9 lines deleted...]
-      <c r="O2" s="101"/>
+    <row r="2" spans="1:19" ht="15.45">
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
     </row>
-    <row r="3" spans="1:19" ht="20">
+    <row r="3" spans="1:19" ht="20.149999999999999">
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="102" t="s">
+      <c r="F3" s="103" t="s">
         <v>71</v>
       </c>
-      <c r="G3" s="102"/>
-[...7 lines deleted...]
-      <c r="O3" s="102"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
+      <c r="O3" s="103"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
     </row>
-    <row r="4" spans="1:19" ht="20">
+    <row r="4" spans="1:19" ht="20.149999999999999">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="102" t="s">
-[...10 lines deleted...]
-      <c r="O4" s="102"/>
+      <c r="F4" s="103" t="s">
+        <v>73</v>
+      </c>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="103"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="18"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="18"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
       <c r="J5" s="61"/>
       <c r="K5" s="61"/>
       <c r="L5" s="61"/>
       <c r="M5" s="61"/>
       <c r="N5" s="61"/>
       <c r="O5" s="61"/>
       <c r="P5" s="61"/>
       <c r="Q5" s="61"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="18"/>
       <c r="B6" s="16"/>
@@ -7309,1238 +7312,747 @@
       <c r="J7" s="96" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="95" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="96" t="s">
         <v>12</v>
       </c>
       <c r="M7" s="95" t="s">
         <v>13</v>
       </c>
       <c r="N7" s="96" t="s">
         <v>14</v>
       </c>
       <c r="O7" s="95" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="96" t="s">
         <v>16</v>
       </c>
       <c r="Q7" s="97" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="24.5" customHeight="1">
+    <row r="8" spans="1:19" ht="24.55" customHeight="1">
       <c r="B8" s="82" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="83" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="83">
         <v>10</v>
       </c>
       <c r="E8" s="83" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="84" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="85">
         <f>G12+G9</f>
-        <v>182175022.81999999</v>
+        <v>186666677.81999999</v>
       </c>
       <c r="H8" s="85">
         <f>H12+H9</f>
         <v>0</v>
       </c>
       <c r="I8" s="85">
         <f>I12+I9</f>
-        <v>182175022.81999999</v>
+        <v>186666677.81999999</v>
       </c>
       <c r="J8" s="86">
         <f t="shared" ref="J8:J15" si="0">+I8/G8</f>
         <v>1</v>
       </c>
       <c r="K8" s="85">
         <f>K12+K9</f>
-        <v>182175022.81999999</v>
+        <v>186666677.81999999</v>
       </c>
       <c r="L8" s="87">
         <f>+K8/G8</f>
         <v>1</v>
       </c>
       <c r="M8" s="85">
         <f>M12+M9</f>
-        <v>0</v>
+        <v>185534417</v>
       </c>
       <c r="N8" s="87">
         <f t="shared" ref="N8:N15" si="1">+M8/G8</f>
-        <v>0</v>
+        <v>0.99393431739813887</v>
       </c>
       <c r="O8" s="85">
         <f>O12+O9</f>
-        <v>0</v>
+        <v>185534417</v>
       </c>
       <c r="P8" s="93">
         <f>+O8/G8</f>
-        <v>0</v>
+        <v>0.99393431739813887</v>
       </c>
       <c r="Q8" s="85">
         <f>Q12+Q9</f>
-        <v>182175022.81999999</v>
+        <v>1132260.8199999994</v>
       </c>
       <c r="S8" s="26"/>
     </row>
     <row r="9" spans="1:19" ht="27" customHeight="1">
       <c r="B9" s="71" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="72" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="72">
         <v>10</v>
       </c>
       <c r="E9" s="72" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="73" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="74">
         <f t="shared" ref="G9:I10" si="2">G10</f>
         <v>139522319</v>
       </c>
       <c r="H9" s="74">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I9" s="74">
         <f t="shared" si="2"/>
         <v>139522319</v>
       </c>
       <c r="J9" s="75">
         <f t="shared" ref="J9:J11" si="3">+I9/G9</f>
         <v>1</v>
       </c>
       <c r="K9" s="74">
         <f>K10</f>
         <v>139522319</v>
       </c>
       <c r="L9" s="75">
         <f t="shared" ref="L9:L11" si="4">+K9/G9</f>
         <v>1</v>
       </c>
       <c r="M9" s="74">
         <f>M10</f>
-        <v>0</v>
+        <v>139522319</v>
       </c>
       <c r="N9" s="75">
         <f t="shared" ref="N9:N11" si="5">+M9/G9</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O9" s="74">
         <f>O10</f>
-        <v>0</v>
+        <v>139522319</v>
       </c>
       <c r="P9" s="75">
         <f>+O9/G9</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q9" s="74">
         <f>Q10</f>
-        <v>139522319</v>
+        <v>0</v>
       </c>
       <c r="R9" s="24"/>
       <c r="S9" s="26"/>
     </row>
     <row r="10" spans="1:19" ht="27" customHeight="1">
       <c r="B10" s="100" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="66">
         <v>10</v>
       </c>
       <c r="E10" s="66" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="67" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="68">
         <f t="shared" si="2"/>
         <v>139522319</v>
       </c>
       <c r="H10" s="68">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I10" s="68">
         <f t="shared" si="2"/>
         <v>139522319</v>
       </c>
       <c r="J10" s="69">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="K10" s="68">
         <f>K11</f>
         <v>139522319</v>
       </c>
       <c r="L10" s="70">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="M10" s="68">
         <f>M11</f>
-        <v>0</v>
+        <v>139522319</v>
       </c>
       <c r="N10" s="70">
         <f t="shared" si="5"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O10" s="68">
         <f>O11</f>
-        <v>0</v>
+        <v>139522319</v>
       </c>
       <c r="P10" s="70">
         <f t="shared" ref="P10:P11" si="6">+O10/G10</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q10" s="68">
         <f>Q11</f>
-        <v>139522319</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="27" customHeight="1">
       <c r="B11" s="76" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="77" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="77">
         <v>10</v>
       </c>
       <c r="E11" s="77" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="78" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G11" s="79">
         <v>139522319</v>
       </c>
       <c r="H11" s="79">
         <v>0</v>
       </c>
       <c r="I11" s="79">
         <v>139522319</v>
       </c>
       <c r="J11" s="80">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="K11" s="79">
         <v>139522319</v>
       </c>
       <c r="L11" s="81">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="M11" s="79">
-        <v>0</v>
+        <v>139522319</v>
       </c>
       <c r="N11" s="81">
         <f t="shared" si="5"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O11" s="79">
-        <v>0</v>
+        <v>139522319</v>
       </c>
       <c r="P11" s="81">
         <f t="shared" si="6"/>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q11" s="79">
         <f>+G11-O11</f>
-        <v>139522319</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="27" customHeight="1">
       <c r="B12" s="71" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="72" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="72">
         <v>10</v>
       </c>
       <c r="E12" s="72" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="73" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="74">
         <f>+G13</f>
-        <v>42652703.82</v>
+        <v>47144358.82</v>
       </c>
       <c r="H12" s="74">
         <f>+H13</f>
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <f>+I13</f>
-        <v>42652703.82</v>
+        <v>47144358.82</v>
       </c>
       <c r="J12" s="75">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K12" s="74">
         <f>+K13</f>
-        <v>42652703.82</v>
+        <v>47144358.82</v>
       </c>
       <c r="L12" s="75">
         <f t="shared" ref="L12:L15" si="7">+K12/G12</f>
         <v>1</v>
       </c>
       <c r="M12" s="74">
         <f>+M13</f>
-        <v>0</v>
+        <v>46012098</v>
       </c>
       <c r="N12" s="75">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>0.97598311127057558</v>
       </c>
       <c r="O12" s="74">
         <f>+O13</f>
-        <v>0</v>
+        <v>46012098</v>
       </c>
       <c r="P12" s="75">
         <f>+O12/G12</f>
-        <v>0</v>
+        <v>0.97598311127057558</v>
       </c>
       <c r="Q12" s="74">
         <f>+Q13</f>
-        <v>42652703.82</v>
+        <v>1132260.8199999994</v>
       </c>
       <c r="R12" s="24"/>
       <c r="S12" s="26"/>
     </row>
     <row r="13" spans="1:19" ht="27" customHeight="1">
       <c r="B13" s="65" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="66">
         <v>10</v>
       </c>
       <c r="E13" s="89" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="90" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="91">
         <f>+G14+G15</f>
-        <v>42652703.82</v>
+        <v>47144358.82</v>
       </c>
       <c r="H13" s="91">
         <v>0</v>
       </c>
       <c r="I13" s="91">
         <f>+I14+I15</f>
-        <v>42652703.82</v>
+        <v>47144358.82</v>
       </c>
       <c r="J13" s="92">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K13" s="91">
         <f>+K14+K15</f>
-        <v>42652703.82</v>
+        <v>47144358.82</v>
       </c>
       <c r="L13" s="92">
         <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="M13" s="91">
         <f>+M14+M15</f>
-        <v>0</v>
+        <v>46012098</v>
       </c>
       <c r="N13" s="92">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>0.97598311127057558</v>
       </c>
       <c r="O13" s="91">
         <f>+O14+O15</f>
-        <v>0</v>
+        <v>46012098</v>
       </c>
       <c r="P13" s="92">
         <f t="shared" ref="P13:P15" si="8">+O13/G13</f>
-        <v>0</v>
+        <v>0.97598311127057558</v>
       </c>
       <c r="Q13" s="91">
         <f>+Q14+Q15</f>
-        <v>42652703.82</v>
+        <v>1132260.8199999994</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="27" customHeight="1">
       <c r="B14" s="76" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="77" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="77">
         <v>10</v>
       </c>
       <c r="E14" s="77" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="78" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="79">
-        <v>34928717.789999999</v>
+        <f>34928717.79+4491655</f>
+        <v>39420372.789999999</v>
       </c>
       <c r="H14" s="79">
         <v>0</v>
       </c>
       <c r="I14" s="79">
-        <v>34928717.789999999</v>
+        <f>1318717.79+22750000+850000+8810000+1200000+(4491655)</f>
+        <v>39420372.789999999</v>
       </c>
       <c r="J14" s="80">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K14" s="79">
-        <v>34928717.789999999</v>
+        <f>1318717.79+22750000+850000+8810000+1200000+(4491655)</f>
+        <v>39420372.789999999</v>
       </c>
       <c r="L14" s="81">
         <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="M14" s="79">
-        <v>0</v>
+        <f>783422+22750000+850000+8810000+1200000+(4491655)</f>
+        <v>38885077</v>
       </c>
       <c r="N14" s="81">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>0.98642083389592428</v>
       </c>
       <c r="O14" s="79">
-        <v>0</v>
+        <f>783422+22750000+850000+8810000+1200000+(4491655)</f>
+        <v>38885077</v>
       </c>
       <c r="P14" s="81">
         <f t="shared" si="8"/>
-        <v>0</v>
+        <v>0.98642083389592428</v>
       </c>
       <c r="Q14" s="79">
         <f>+G14-O14</f>
-        <v>34928717.789999999</v>
+        <v>535295.78999999911</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="27" customHeight="1">
       <c r="B15" s="76" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="77" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="77">
         <v>10</v>
       </c>
       <c r="E15" s="77" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="78" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="79">
         <v>7723986.0300000003</v>
       </c>
       <c r="H15" s="79">
         <v>0</v>
       </c>
       <c r="I15" s="79">
+        <f>7417454+306532.03</f>
         <v>7723986.0300000003</v>
       </c>
       <c r="J15" s="80">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K15" s="79">
+        <f>7417454+306532.03</f>
         <v>7723986.0300000003</v>
       </c>
       <c r="L15" s="81">
         <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="M15" s="79">
-        <v>0</v>
+        <f>6952554+174467</f>
+        <v>7127021</v>
       </c>
       <c r="N15" s="81">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>0.92271282888376738</v>
       </c>
       <c r="O15" s="79">
-        <v>0</v>
+        <f>6952554+174467</f>
+        <v>7127021</v>
       </c>
       <c r="P15" s="81">
         <f t="shared" si="8"/>
-        <v>0</v>
+        <v>0.92271282888376738</v>
       </c>
       <c r="Q15" s="79">
         <f>+G15-O15</f>
-        <v>7723986.0300000003</v>
+        <v>596965.03000000026</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="15.75" customHeight="1">
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
     </row>
-    <row r="17" spans="7:17" ht="8.25" customHeight="1">
+    <row r="17" spans="7:17">
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
-      <c r="O17" s="26"/>
       <c r="Q17" s="25"/>
     </row>
-    <row r="18" spans="7:17" hidden="1">
+    <row r="18" spans="7:17">
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
-      <c r="I18" s="26"/>
+      <c r="I18" s="101"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26"/>
       <c r="Q18" s="25"/>
     </row>
-    <row r="19" spans="7:17" ht="7.5" customHeight="1">
+    <row r="19" spans="7:17">
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26"/>
       <c r="Q19" s="25"/>
     </row>
     <row r="20" spans="7:17">
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
-      <c r="N20" s="26"/>
       <c r="Q20" s="25"/>
     </row>
-    <row r="21" spans="7:17">
-[...495 lines deleted...]
-    <row r="58" spans="1:19" ht="19.5" customHeight="1"/>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="F2:O2"/>
     <mergeCell ref="F3:O3"/>
     <mergeCell ref="F4:O4"/>
-    <mergeCell ref="A43:Q57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="B8:P15" formula="1"/>
+    <ignoredError sqref="B8:P10 B15:H15 J15 L15 N15 P15 B14:F14 J14 L14 N14 P14 B12:P13 B11:E11 J11 L11 N11 P11 H14 G11:H11" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S71"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B53" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="14.15"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.54296875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.61328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.53515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.53515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
-    <col min="5" max="5" width="6.6328125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="25.36328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.61328125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="39.4609375" style="1" customWidth="1"/>
+    <col min="7" max="8" width="26.3828125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="26.3828125" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="18.61328125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="25.61328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="14.3828125" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="25.3828125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" hidden="1" customWidth="1"/>
-    <col min="15" max="15" width="25.36328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="25.3828125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" style="1" customWidth="1"/>
-    <col min="17" max="17" width="26.36328125" style="1" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="26.3828125" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3" style="1" customWidth="1"/>
-    <col min="19" max="19" width="14.6328125" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="16384" width="11.453125" style="1"/>
+    <col min="19" max="19" width="14.61328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="11.4609375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="24.75" customHeight="1"/>
-    <row r="2" spans="1:19" ht="15.5">
-[...9 lines deleted...]
-      <c r="O2" s="101"/>
+    <row r="2" spans="1:19" ht="15.45">
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
     </row>
-    <row r="3" spans="1:19" ht="20">
+    <row r="3" spans="1:19" ht="20.149999999999999">
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="102" t="s">
+      <c r="F3" s="103" t="s">
         <v>64</v>
       </c>
-      <c r="G3" s="102"/>
-[...7 lines deleted...]
-      <c r="O3" s="102"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
+      <c r="O3" s="103"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
     </row>
-    <row r="4" spans="1:19" ht="20">
+    <row r="4" spans="1:19" ht="20.149999999999999">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="102" t="s">
+      <c r="F4" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="G4" s="102"/>
-[...7 lines deleted...]
-      <c r="O4" s="102"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
+      <c r="O4" s="103"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="18"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="18"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
       <c r="J5" s="61"/>
       <c r="K5" s="61"/>
       <c r="L5" s="61"/>
       <c r="M5" s="61"/>
       <c r="N5" s="61"/>
       <c r="O5" s="61"/>
       <c r="P5" s="61"/>
       <c r="Q5" s="61"/>
     </row>
-    <row r="6" spans="1:19" ht="14.5" thickBot="1">
+    <row r="6" spans="1:19" ht="14.6" thickBot="1">
       <c r="A6" s="18"/>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="27"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="27"/>
       <c r="N6" s="27"/>
       <c r="O6" s="27"/>
     </row>
-    <row r="7" spans="1:19" ht="26.5" thickBot="1">
+    <row r="7" spans="1:19" ht="25.3" thickBot="1">
       <c r="B7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="28" t="s">
@@ -10347,82 +9859,82 @@
   <mergeCells count="4">
     <mergeCell ref="F2:O2"/>
     <mergeCell ref="F3:O3"/>
     <mergeCell ref="F4:O4"/>
     <mergeCell ref="A56:Q70"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.78740157480314965" bottom="0" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="5" scale="39" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="55" max="16" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A21" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="P19" sqref="P19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="14.6"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>DICIEMBRE</vt:lpstr>
-      <vt:lpstr>RESERVAS</vt:lpstr>
+      <vt:lpstr>REZAGO</vt:lpstr>
       <vt:lpstr>Copia</vt:lpstr>
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Copia!Área_de_impresión</vt:lpstr>
       <vt:lpstr>DICIEMBRE!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Diana Paola Fajardo Carlos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>